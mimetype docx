--- v0 (2026-05-23)
+++ v1 (2026-09-14)
@@ -2,498 +2,498 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="005B6F9B" w:rsidRPr="00626133" w:rsidRDefault="000C64B0" w:rsidP="005B6F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3754">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ROGM</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6F9B" w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.0057.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3754">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00934444" w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6F9B" w:rsidRPr="00626133" w:rsidRDefault="005B6F9B" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B6F9B" w:rsidRPr="00626133" w:rsidRDefault="005B6F9B" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Informacja Prezydenta Miasta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6F9B" w:rsidRPr="00626133" w:rsidRDefault="005B6F9B" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>o ważniejszych działaniach podjętych w okresie międzysesyjnym,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6F9B" w:rsidRPr="00626133" w:rsidRDefault="005B6F9B" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedstawiona na </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1A82" w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00245269">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0085787A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3754">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1788">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sesji Rady Miasta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6F9B" w:rsidRDefault="005B6F9B" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w dniu </w:t>
+      </w:r>
+      <w:r w:rsidR="0085787A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3754">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>30 maja</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE4B22" w:rsidRPr="00626133" w:rsidRDefault="00AE4B22" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B6F9B" w:rsidRPr="00626133" w:rsidRDefault="005B6F9B" w:rsidP="005B6F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Panie Przewodniczący!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0076712C" w:rsidRPr="004030AD" w:rsidRDefault="005B6F9B" w:rsidP="000E60FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E90" w:rsidRPr="00626133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00857639" w:rsidRPr="004030AD" w:rsidRDefault="00857639" w:rsidP="00325CC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Wysoka Rado!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D44654" w:rsidRPr="004030AD" w:rsidRDefault="005B6F9B" w:rsidP="00D44654">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W okresie od </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00EBF" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1788" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0085787A" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3754" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00456738" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sesji Rady Miasta </w:t>
+      </w:r>
+      <w:r w:rsidR="00182CEE" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bolesławiec </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73293" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>odbytej w dniu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15246" w:rsidRPr="004030AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...433 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E73293" w:rsidRPr="004030AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EB3754" w:rsidRPr="004030AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25 kwietnia </w:t>
       </w:r>
       <w:r w:rsidR="00D44654" w:rsidRPr="004030AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00315584" w:rsidRPr="004030AD">
@@ -3464,51 +3464,51 @@
       <w:r w:rsidRPr="008D743C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>w sprawie podziału środków finansowych na dofinansowanie opłat za czesne w szkołach wyższych i zakładach kształcenia nauczycieli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F1D91" w:rsidRPr="008D743C" w:rsidRDefault="002F1D91" w:rsidP="002F1D91">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F1D91" w:rsidRPr="008D743C" w:rsidRDefault="00242613" w:rsidP="00A92AA2">
+    <w:p w:rsidR="002F1D91" w:rsidRPr="008D743C" w:rsidRDefault="007D6BDB" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="002F1D91" w:rsidRPr="008D743C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
@@ -4564,95 +4564,95 @@
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Wobec Antoniego Chamskiego, ul. Legnicka 39, 59-500 Złotoryja – właściciela nieruchomości położonych w Bolesławcu, tj. działek ewidencyjnych nr 3/3, 3/5, 13/13, 13/15, 13/16, 13/18, 13/20, 13/21 i 24, obręb geodezyjny 1 miasta Bolesławiec (żwirownia za PSB Mrówka), wszczęto postępowanie w sprawie niewłaściwie składowanych odpadów. </w:t>
+        <w:t>Wobec właściciela nieruchomości położonych w Bolesławcu, tj. działek ewidencyjnych nr 3/3, 3/5, 13/13, 13/15, 13/16, 13/18, 13/20, 13/21 i 24, obręb geodezyjny 1 miasta Bolesławiec (żwirownia za PSB Mrówka), wszczęto postępowanie w sprawie niewłaściwie składowanych odpadów. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRPr="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRPr="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Postępowanie w sprawie usunięcia niewłaściwie składowanych odpadów wszczęto również wobec współwłaścicieli nieruchomości położonej przy ul. Zaborze, działka ewidencyjna nr 114/4, obręb geodezyjny 5 miasta Bolesławiec. Współwłaścicielami nieruchomości są Maciej Jagielski, Bolesławice 239B, 59-700 Bolesławiec i Kornelia Jagielska, ul. Akacjowa 12, 59-724 Osiecznica.</w:t>
+        <w:t xml:space="preserve">Postępowanie w sprawie usunięcia niewłaściwie składowanych odpadów wszczęto również wobec współwłaścicieli nieruchomości położonej przy ul. Zaborze, działka ewidencyjna nr 114/4, obręb geodezyjny 5 miasta Bolesławiec. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRPr="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -4679,61 +4679,61 @@
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> umow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z R.O.D. SERBINOWO z siedzibą przy ul. Lubańskiej. Urządzenia zostaną dostarczone 29.05.2018 r. we współpracy z MZGM. Po </w:t>
+        <w:t xml:space="preserve"> z R.O.D. SERBINOWO z siedzibą przy ul. Lubańskiej. Urządzenia zostaną dostarczone 29.05.2018 r. we współpracy z MZGM. Po zamontowaniu przez „Ogród Działkowy” we własnym zakresie, odbędzie się oficjalne otwarcie „Placu zabaw”.  (Zakup został dokonany w grudniu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>zamontowaniu przez „Ogród Działkowy” we własnym zakresie, odbędzie się oficjalne otwarcie „Placu zabaw”.  (Zakup został dokonany w grudniu 2017 r. jeszcze ze środków MZGM za kwotę: 14.728,86 zł brutto; środek trwały MZGM).</w:t>
+        <w:t>2017 r. jeszcze ze środków MZGM za kwotę: 14.728,86 zł brutto; środek trwały MZGM).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRPr="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRPr="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -5082,50 +5082,51 @@
       <w:r w:rsidRPr="00C6644F">
         <w:t>454,92 zł brutto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:t>Wykonawca – firma Sudeckie Przedsiębiorstwo Robót Drogowych Sp. z o.o., ul. Kaczawska 19, 58-514 Jelenia Góra.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Dokonano p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:t>odsumowani</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:t xml:space="preserve"> i omówieni</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:t xml:space="preserve"> wyników przeglądu diagnostycznego dr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">zew rosnących na terenie szkół </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:t>i przedszkoli podległych Prezydentowi Miasta Bolesławiec</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
@@ -5286,55 +5287,58 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Termin realizacji: 21.09.2018 r.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t>Podjęto d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6644F">
+        <w:t xml:space="preserve">ziałania mające na celu usunięcie niewłaściwie składowanych odpadów podjęto także wobec właściciela nieruchomości położonej przy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6644F">
         <w:lastRenderedPageBreak/>
-        <w:t>Podjęto d</w:t>
-[...2 lines deleted...]
-        <w:t>ziałania mające na celu usunięcie niewłaściwie składowanych odpadów podjęto także wobec właściciela nieruchomości położonej przy ul. Mostowej 28, działka ewidencyjna nr 157/1, obręb geodezyjny 3 miasta Bolesławiec. Właścicielem nieruchomości jest Przedsiębiorstwo Handlowe „Amfora” Spółka jawna Andrzej Nowicki Tadeusz Wojciuk, ul. Mostowa 28, 59-700 Bolesławiec.</w:t>
+        <w:t>ul. Mostowej 28, działka ewidencyjna nr 157/1, obręb geodezyjny 3 miasta Bolesławiec. Właścicielem nieruchomości jest Przedsiębiorstwo Handlowe „Amfora” Spółka jawna Andrzej Nowicki Tadeusz Wojciuk, ul. Mostowa 28, 59-700 Bolesławiec.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00C6644F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Odbyła się u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:t>roczystość wręczenia nagród w konkursie plastycznym dla uczniów klas II-IV szkół podstawowych pt. „</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6644F">
         <w:rPr>
           <w:i/>
@@ -5452,69 +5456,69 @@
       <w:r w:rsidRPr="00352448">
         <w:t>Celem przymusowego ściągnięcia należności w trybie egzekucji administracyjnej wystawiono 221 tytułów wykonawczych na kwotę 18.166,40 zł, przekazanych do realizacji organom egzekucyjnym. Sporządzono do Urzędu Skarbowego 69 zawiadomień o wycofaniu lub ograniczeniu tytułów wykonawczych.  Dokonano refundacji 53 tytułów wykonawczych. Przyjęto do realizacji 272 zgłoszenia wywozu odpadów wielkogabarytowych z terenu nieruchomości.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00352448" w:rsidRDefault="00352448" w:rsidP="00352448">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00352448" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00352448">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>W zakresie awaryjnego zajęcia pasa drogowego:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00352448" w:rsidRDefault="00352448" w:rsidP="00352448">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C6644F" w:rsidRPr="00C6644F" w:rsidRDefault="00C6644F" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C6644F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">wydano 4 decyzje na awaryjne zajęcie pasa drogowego (ul. Jarzębinowa, Al. Tysiąclecia, Pl. Piastowski, ul. Zabobrze) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00352448" w:rsidRDefault="00352448" w:rsidP="00A92AA2">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352448">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">W zakresie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -5959,69 +5963,69 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E7DBB" w:rsidRPr="005A6DD8" w:rsidRDefault="004E7DBB" w:rsidP="004E7DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6DD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">- 7.532 zł na zwrot części podatku akcyzowego zawartego w cenie oleju napędowego wykorzystywanego do produkcji rolnej na I okres płatniczy 2018 r. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E7DBB" w:rsidRPr="005A6DD8" w:rsidRDefault="004E7DBB" w:rsidP="004E7DBB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">- 7.532 zł na zwrot części podatku akcyzowego zawartego w cenie oleju napędowego wykorzystywanego do produkcji rolnej na I okres płatniczy 2018 r. </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">- 15.960 zł na finansowanie ośrodków wsparcia dla osób z zaburzeniami psychicznymi w związku z Programem kompleksowego wsparcia dla rodzin "Za życiem" </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E7DBB" w:rsidRPr="005A6DD8" w:rsidRDefault="004E7DBB" w:rsidP="004E7DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6DD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- 9.840 zł na wypłatę zryczałtowanych dodatków energetycznych w II kw. 2018 r. dla odbiorców wrażliwych energii elektrycznej oraz na koszty obsługi tego zadania </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E7DBB" w:rsidRPr="005A6DD8" w:rsidRDefault="004E7DBB" w:rsidP="004E7DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6334,94 +6338,94 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="355"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C708F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>zwiększeniu planu dochodów i wydatków o kwotę  127.588 zł (pisma Wojewody Dolnośląskiego), z tego:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C708F8" w:rsidRPr="00C708F8" w:rsidRDefault="00C708F8" w:rsidP="00C708F8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="355"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004E7DBB" w:rsidRPr="005A6DD8" w:rsidRDefault="004E7DBB" w:rsidP="004E7DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="355"/>
         </w:tabs>
         <w:ind w:left="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6DD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- 668 zł na realizację zadań z zakresu specjalistycznych usług opiekuńczych dla osób z zaburzeniami psychicznymi,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E7DBB" w:rsidRPr="005A6DD8" w:rsidRDefault="004E7DBB" w:rsidP="004E7DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="355"/>
         </w:tabs>
         <w:ind w:left="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6DD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>- 126.920 zł na dofinansowanie świadczeń pomocy materialnej o charakterze specjalnym dla uczniów.</w:t>
       </w:r>
@@ -6807,60 +6811,60 @@
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00297C1A" w:rsidRDefault="00BA624C" w:rsidP="006313E4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002230D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">W sprawach oświatowych: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C708F8" w:rsidRPr="00C708F8" w:rsidRDefault="00C708F8" w:rsidP="00C708F8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C708F8">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">W sprawach oświatowych: </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C708F8">
         <w:t>Prezydent Miasta zatwierdził aneks nr 8/2017/2018 do arkusza organizacji Szkoły Podstawowej nr 2 w Bolesławcu – na rok szkolny 2017/2018.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C708F8" w:rsidRPr="00C708F8" w:rsidRDefault="00C708F8" w:rsidP="00C708F8">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C708F8" w:rsidRPr="00C708F8" w:rsidRDefault="00C708F8" w:rsidP="00C708F8">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C708F8">
         <w:t>Prezydent Miasta zatwierdził aneks nr 8/2017/2018 do arkusza organizacji Szkoły Podstawowej nr 5 w Bolesławcu – na rok szkolny 2017/2018.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C708F8" w:rsidRPr="00C708F8" w:rsidRDefault="00C708F8" w:rsidP="00C708F8">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C708F8" w:rsidRPr="00C708F8" w:rsidRDefault="00C708F8" w:rsidP="00C708F8">
@@ -7181,218 +7185,218 @@
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002230D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sporządziła:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002230D4" w:rsidRPr="002230D4" w:rsidSect="00315FC8">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A92AA2" w:rsidRDefault="00A92AA2" w:rsidP="00695EC6">
+    <w:p w:rsidR="007D6BDB" w:rsidRDefault="007D6BDB" w:rsidP="00695EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A92AA2" w:rsidRDefault="00A92AA2" w:rsidP="00695EC6">
+    <w:p w:rsidR="007D6BDB" w:rsidRDefault="007D6BDB" w:rsidP="00695EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="9982485"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00B37E65" w:rsidRDefault="00B37E65">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00242613">
+        <w:r w:rsidR="008960D8">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00B37E65" w:rsidRDefault="00B37E65">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A92AA2" w:rsidRDefault="00A92AA2" w:rsidP="00695EC6">
+    <w:p w:rsidR="007D6BDB" w:rsidRDefault="007D6BDB" w:rsidP="00695EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A92AA2" w:rsidRDefault="00A92AA2" w:rsidP="00695EC6">
+    <w:p w:rsidR="007D6BDB" w:rsidRDefault="007D6BDB" w:rsidP="00695EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C00924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C4AE3B2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="855" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9589,51 +9593,51 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B6F9B"/>
     <w:rsid w:val="0000195E"/>
     <w:rsid w:val="00004F9C"/>
     <w:rsid w:val="000062F3"/>
@@ -10213,50 +10217,51 @@
     <w:rsid w:val="007A3A29"/>
     <w:rsid w:val="007A3FB2"/>
     <w:rsid w:val="007A50B6"/>
     <w:rsid w:val="007A59FB"/>
     <w:rsid w:val="007A7223"/>
     <w:rsid w:val="007B0DAC"/>
     <w:rsid w:val="007B150C"/>
     <w:rsid w:val="007B1A79"/>
     <w:rsid w:val="007B2731"/>
     <w:rsid w:val="007B49F8"/>
     <w:rsid w:val="007B5448"/>
     <w:rsid w:val="007B6A70"/>
     <w:rsid w:val="007B7393"/>
     <w:rsid w:val="007C12AC"/>
     <w:rsid w:val="007C1E11"/>
     <w:rsid w:val="007C2920"/>
     <w:rsid w:val="007C2FC9"/>
     <w:rsid w:val="007C35F2"/>
     <w:rsid w:val="007C6AA4"/>
     <w:rsid w:val="007C730E"/>
     <w:rsid w:val="007D0B6B"/>
     <w:rsid w:val="007D110E"/>
     <w:rsid w:val="007D1BF2"/>
     <w:rsid w:val="007D4D6D"/>
     <w:rsid w:val="007D61A1"/>
+    <w:rsid w:val="007D6BDB"/>
     <w:rsid w:val="007D6C83"/>
     <w:rsid w:val="007E0EFD"/>
     <w:rsid w:val="007E1DFD"/>
     <w:rsid w:val="007E5A64"/>
     <w:rsid w:val="007E5B8F"/>
     <w:rsid w:val="007E60CA"/>
     <w:rsid w:val="007F1DC5"/>
     <w:rsid w:val="007F4147"/>
     <w:rsid w:val="007F5AC1"/>
     <w:rsid w:val="00800896"/>
     <w:rsid w:val="00803CA2"/>
     <w:rsid w:val="008043D9"/>
     <w:rsid w:val="00805F03"/>
     <w:rsid w:val="00806C2C"/>
     <w:rsid w:val="00807F43"/>
     <w:rsid w:val="00810EFB"/>
     <w:rsid w:val="0081278F"/>
     <w:rsid w:val="00814560"/>
     <w:rsid w:val="00815613"/>
     <w:rsid w:val="008221BE"/>
     <w:rsid w:val="008250FD"/>
     <w:rsid w:val="00825246"/>
     <w:rsid w:val="00826720"/>
     <w:rsid w:val="00832D91"/>
     <w:rsid w:val="008343D9"/>
@@ -10265,50 +10270,51 @@
     <w:rsid w:val="008363C8"/>
     <w:rsid w:val="00840D96"/>
     <w:rsid w:val="00844A71"/>
     <w:rsid w:val="008512D7"/>
     <w:rsid w:val="008542CA"/>
     <w:rsid w:val="00857639"/>
     <w:rsid w:val="0085787A"/>
     <w:rsid w:val="00867006"/>
     <w:rsid w:val="008670EF"/>
     <w:rsid w:val="008711F0"/>
     <w:rsid w:val="008725A5"/>
     <w:rsid w:val="0087277F"/>
     <w:rsid w:val="00872CE7"/>
     <w:rsid w:val="008738F9"/>
     <w:rsid w:val="00873F74"/>
     <w:rsid w:val="00876B42"/>
     <w:rsid w:val="00877F99"/>
     <w:rsid w:val="00881FEF"/>
     <w:rsid w:val="00886371"/>
     <w:rsid w:val="008865E4"/>
     <w:rsid w:val="00887CD7"/>
     <w:rsid w:val="008911AE"/>
     <w:rsid w:val="008926F1"/>
     <w:rsid w:val="008958A8"/>
     <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="008960D8"/>
     <w:rsid w:val="00896F35"/>
     <w:rsid w:val="008A021D"/>
     <w:rsid w:val="008A2F52"/>
     <w:rsid w:val="008A317A"/>
     <w:rsid w:val="008A43D3"/>
     <w:rsid w:val="008A67A9"/>
     <w:rsid w:val="008A6D22"/>
     <w:rsid w:val="008A6DF1"/>
     <w:rsid w:val="008B244D"/>
     <w:rsid w:val="008B494E"/>
     <w:rsid w:val="008B4A11"/>
     <w:rsid w:val="008B756C"/>
     <w:rsid w:val="008C0E47"/>
     <w:rsid w:val="008C0FFC"/>
     <w:rsid w:val="008C1EB0"/>
     <w:rsid w:val="008C7AE1"/>
     <w:rsid w:val="008C7B94"/>
     <w:rsid w:val="008D0A06"/>
     <w:rsid w:val="008D4CE1"/>
     <w:rsid w:val="008D5EB9"/>
     <w:rsid w:val="008D6371"/>
     <w:rsid w:val="008D6C3B"/>
     <w:rsid w:val="008D743C"/>
     <w:rsid w:val="008E0BF4"/>
     <w:rsid w:val="008E508F"/>
@@ -10483,87 +10489,89 @@
     <w:rsid w:val="00BA0DEF"/>
     <w:rsid w:val="00BA16DF"/>
     <w:rsid w:val="00BA596F"/>
     <w:rsid w:val="00BA624C"/>
     <w:rsid w:val="00BA713F"/>
     <w:rsid w:val="00BB0E53"/>
     <w:rsid w:val="00BB274F"/>
     <w:rsid w:val="00BB2899"/>
     <w:rsid w:val="00BB357A"/>
     <w:rsid w:val="00BB40C2"/>
     <w:rsid w:val="00BB6567"/>
     <w:rsid w:val="00BC0821"/>
     <w:rsid w:val="00BC2667"/>
     <w:rsid w:val="00BC45C5"/>
     <w:rsid w:val="00BC6073"/>
     <w:rsid w:val="00BD0752"/>
     <w:rsid w:val="00BD34E0"/>
     <w:rsid w:val="00BD42AC"/>
     <w:rsid w:val="00BD4CBE"/>
     <w:rsid w:val="00BD5B19"/>
     <w:rsid w:val="00BD6B6B"/>
     <w:rsid w:val="00BD6DF1"/>
     <w:rsid w:val="00BE292D"/>
     <w:rsid w:val="00BE5C28"/>
     <w:rsid w:val="00BE6B4E"/>
+    <w:rsid w:val="00BE7E07"/>
     <w:rsid w:val="00BF064B"/>
     <w:rsid w:val="00BF2581"/>
     <w:rsid w:val="00BF5838"/>
     <w:rsid w:val="00BF6390"/>
     <w:rsid w:val="00BF6F37"/>
     <w:rsid w:val="00BF78CE"/>
     <w:rsid w:val="00BF7EA1"/>
     <w:rsid w:val="00BF7ECB"/>
     <w:rsid w:val="00C000CF"/>
     <w:rsid w:val="00C004B0"/>
     <w:rsid w:val="00C02520"/>
     <w:rsid w:val="00C03060"/>
     <w:rsid w:val="00C07D5A"/>
     <w:rsid w:val="00C123B0"/>
     <w:rsid w:val="00C14B37"/>
     <w:rsid w:val="00C16871"/>
     <w:rsid w:val="00C208FE"/>
     <w:rsid w:val="00C226F4"/>
     <w:rsid w:val="00C22BA0"/>
     <w:rsid w:val="00C237BF"/>
     <w:rsid w:val="00C25B12"/>
     <w:rsid w:val="00C26ED9"/>
     <w:rsid w:val="00C27130"/>
     <w:rsid w:val="00C274AC"/>
     <w:rsid w:val="00C31DA8"/>
     <w:rsid w:val="00C3203E"/>
     <w:rsid w:val="00C3607C"/>
     <w:rsid w:val="00C40EB7"/>
     <w:rsid w:val="00C4180B"/>
     <w:rsid w:val="00C41D12"/>
     <w:rsid w:val="00C42BB7"/>
     <w:rsid w:val="00C447A0"/>
     <w:rsid w:val="00C45017"/>
     <w:rsid w:val="00C46C1F"/>
     <w:rsid w:val="00C5061D"/>
     <w:rsid w:val="00C5289A"/>
     <w:rsid w:val="00C54E37"/>
+    <w:rsid w:val="00C600CD"/>
     <w:rsid w:val="00C60803"/>
     <w:rsid w:val="00C63C8F"/>
     <w:rsid w:val="00C6644F"/>
     <w:rsid w:val="00C67707"/>
     <w:rsid w:val="00C708F8"/>
     <w:rsid w:val="00C728EA"/>
     <w:rsid w:val="00C744B6"/>
     <w:rsid w:val="00C74762"/>
     <w:rsid w:val="00C74FF6"/>
     <w:rsid w:val="00C750C3"/>
     <w:rsid w:val="00C75576"/>
     <w:rsid w:val="00C75A75"/>
     <w:rsid w:val="00C76466"/>
     <w:rsid w:val="00C7696A"/>
     <w:rsid w:val="00C77040"/>
     <w:rsid w:val="00C815FF"/>
     <w:rsid w:val="00C86DD9"/>
     <w:rsid w:val="00C91337"/>
     <w:rsid w:val="00C924BC"/>
     <w:rsid w:val="00C932B6"/>
     <w:rsid w:val="00C9368E"/>
     <w:rsid w:val="00C93810"/>
     <w:rsid w:val="00C93951"/>
     <w:rsid w:val="00C94FF7"/>
     <w:rsid w:val="00CA1AD1"/>
@@ -10814,51 +10822,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{D570BC75-0E7C-4098-948F-4C1A36A16144}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11643,51 +11651,51 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C16871"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="caps">
     <w:name w:val="caps"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00C67707"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="6835254">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="26759835">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12533,78 +12541,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA213185-8CD3-48F8-A869-9DC96A4026CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9400DB3-63B4-4E7A-99D0-3043814E39D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3476</Words>
-  <Characters>20859</Characters>
+  <Words>3447</Words>
+  <Characters>20682</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
+  <Lines>172</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Urząd Miasta Bolesławiec</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24287</CharactersWithSpaces>
+  <CharactersWithSpaces>24081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chruszcz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>